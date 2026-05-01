--- v2 (2026-03-11)
+++ v3 (2026-05-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Standards" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="142">
   <si>
     <t>Standard ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Sub-categories</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>Owner Email</t>
   </si>
   <si>
@@ -86,68 +86,50 @@
     <t>N/A</t>
   </si>
   <si>
     <t>Accessibility Statements</t>
   </si>
   <si>
     <t>A standard for ensuring accessibility of departmental websites and mobile apps, aimed at user-centred design teams, product and delivery managers, and service owners.</t>
   </si>
   <si>
     <t>User-Centred Design and Accessibility</t>
   </si>
   <si>
     <t>Accessibility</t>
   </si>
   <si>
     <t>Andy Jones</t>
   </si>
   <si>
     <t>andy.jones@education.gov.uk</t>
   </si>
   <si>
     <t>Jake Lloyd</t>
   </si>
   <si>
     <t>jake.lloyd@education.gov.uk</t>
-  </si>
-[...16 lines deleted...]
-    <t>jane.houston@education.gov.uk</t>
   </si>
   <si>
     <t>API Management</t>
   </si>
   <si>
     <t xml:space="preserve">All DfE Application Programming Interfaces (APIs) must be accessed and managed within Find and Use an API (FaUAPI), the department's API management platform. 
 This will enhance the user experience by providing all APIs in one place and benefit the department by reducing technology spend, with economies of scale.</t>
   </si>
   <si>
     <t>Architecture, Technical</t>
   </si>
   <si>
     <t>Data Architecture, Technical Architecture, Technical Management</t>
   </si>
   <si>
     <t>Iain McIntosh</t>
   </si>
   <si>
     <t>iain.mcintosh@education.gov.uk</t>
   </si>
   <si>
     <t>Greta Smalley</t>
   </si>
   <si>
     <t>greta.smalley@education.gov.uk</t>
@@ -449,54 +431,54 @@
   <si>
     <t>Service Management</t>
   </si>
   <si>
     <t>Service Management is defined as the management and implementation of digital and technology IT services that meet business needs through a set of best practices and collaboration between IT, processes, and people.</t>
   </si>
   <si>
     <t>IT Operations</t>
   </si>
   <si>
     <t>IT Service Management</t>
   </si>
   <si>
     <t>Angus Rae</t>
   </si>
   <si>
     <t>angus.rae@education.gov.uk</t>
   </si>
   <si>
     <t>Andy McBeath, Steve Goff, Ushma Gill</t>
   </si>
   <si>
     <t>andy.mcbeath@education.gov.uk, steven.goff@education.gov.uk, ushma.gill@education.gov.uk</t>
   </si>
   <si>
-    <t>Total number of standards: 31</t>
-[...2 lines deleted...]
-    <t>Date produced: 11 Mar 2026, 14:11</t>
+    <t>Total number of standards: 30</t>
+  </si>
+  <si>
+    <t>Date produced: 1 May 2026, 22:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -843,56 +825,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-conformance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-statements" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accesstocloudresourceswithinthedfeenterpriselandingzonemodelelzm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/api-management" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/archiving-and-records-management" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/businessprocessnotation" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/business-process-tooling" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/cloud-hosting-platform" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/customer-relationship-management" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-and-information-risk-management" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-anonymisation-pseudonymisation-and-obfuscation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-backup-and-recovery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-classification" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-decommissioning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-ethics" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-handling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-management" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-protection" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-quality" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-retention-and-disposal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/digital-product-branding" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identitymanagementb2c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/managing-information-assets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/participant-safeguarding-in-user-research" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-breach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-handling-in-user-research" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/plain-language" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/service-management" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-conformance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-statements" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/api-management" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/archiving-and-records-management" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/businessprocessnotation" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/business-process-tooling" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/cloud-hosting-platform" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/customer-relationship-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-and-information-risk-management" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-anonymisation-pseudonymisation-and-obfuscation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-backup-and-recovery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-classification" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-decommissioning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-ethics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-handling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-management" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-protection" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-quality" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-retention-and-disposal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/digital-product-branding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identitymanagementb2c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/managing-information-assets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/participant-safeguarding-in-user-research" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-breach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-handling-in-user-research" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/plain-language" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/service-management" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J34"/>
+  <dimension ref="A1:J33"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="6" width="50" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -958,1017 +940,984 @@
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>1189</v>
+        <v>1057</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>1057</v>
+        <v>83</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>83</v>
+        <v>1222</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>1222</v>
+        <v>1123</v>
       </c>
       <c r="B7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>49</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>1123</v>
+        <v>82</v>
       </c>
       <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" t="s">
         <v>56</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>82</v>
+        <v>760</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="I9" t="s">
         <v>62</v>
       </c>
       <c r="J9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>760</v>
+        <v>128</v>
       </c>
       <c r="B10" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
       <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
         <v>66</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" t="s">
         <v>67</v>
       </c>
-      <c r="G10" t="s">
-[...5 lines deleted...]
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
         <v>71</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I11" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J11" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G12" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I12" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J12" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>77</v>
+      </c>
+      <c r="F13" t="s">
         <v>78</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J13" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" t="s">
         <v>81</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I14" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G15" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I15" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="J15" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F16" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G16" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F17" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G17" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H17" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I17" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="J17" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F18" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H18" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I18" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F19" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G19" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H19" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I19" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J19" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G20" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H20" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J20" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>92</v>
+        <v>155</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="G21" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H21" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I21" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="J21" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>155</v>
+        <v>301</v>
       </c>
       <c r="B22" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G22" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H22" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="I22" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="J22" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>301</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
+        <v>105</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" t="s">
         <v>107</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="H23" t="s">
         <v>108</v>
       </c>
-      <c r="E23" t="s">
-[...2 lines deleted...]
-      <c r="F23" t="s">
+      <c r="I23" t="s">
         <v>109</v>
       </c>
-      <c r="G23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J23" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>112</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+      <c r="I24" t="s">
+        <v>109</v>
+      </c>
+      <c r="J24" t="s">
         <v>110</v>
-      </c>
-[...22 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E25" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F25" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="G25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="I25" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="J25" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G26" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="I26" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="J26" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="B27" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>120</v>
+      </c>
+      <c r="G27" t="s">
         <v>121</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>122</v>
       </c>
-      <c r="E27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I27" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B28" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>124</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F28" t="s">
-        <v>126</v>
+        <v>37</v>
       </c>
       <c r="G28" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="H28" t="s">
-        <v>128</v>
+        <v>39</v>
       </c>
       <c r="I28" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="J28" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B29" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E29" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="G29" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
       <c r="I29" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>73</v>
+        <v>529</v>
       </c>
       <c r="B30" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G30" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="I30" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="J30" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>529</v>
+        <v>84</v>
       </c>
       <c r="B31" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>133</v>
       </c>
-      <c r="C31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>135</v>
       </c>
       <c r="G31" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="I31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J31" t="s">
-        <v>137</v>
-[...12 lines deleted...]
-      <c r="D32" t="s">
         <v>139</v>
       </c>
-      <c r="E32" t="s">
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="F32" t="s">
+      <c r="D33" s="1" t="s">
         <v>141</v>
-      </c>
-[...18 lines deleted...]
-        <v>147</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
     <hyperlink ref="C4" r:id="rId3"/>
     <hyperlink ref="C5" r:id="rId4"/>
     <hyperlink ref="C6" r:id="rId5"/>
     <hyperlink ref="C7" r:id="rId6"/>
     <hyperlink ref="C8" r:id="rId7"/>
     <hyperlink ref="C9" r:id="rId8"/>
     <hyperlink ref="C10" r:id="rId9"/>
     <hyperlink ref="C11" r:id="rId10"/>
     <hyperlink ref="C12" r:id="rId11"/>
     <hyperlink ref="C13" r:id="rId12"/>
     <hyperlink ref="C14" r:id="rId13"/>
     <hyperlink ref="C15" r:id="rId14"/>
     <hyperlink ref="C16" r:id="rId15"/>
     <hyperlink ref="C17" r:id="rId16"/>
     <hyperlink ref="C18" r:id="rId17"/>
     <hyperlink ref="C19" r:id="rId18"/>
     <hyperlink ref="C20" r:id="rId19"/>
     <hyperlink ref="C21" r:id="rId20"/>
     <hyperlink ref="C22" r:id="rId21"/>
     <hyperlink ref="C23" r:id="rId22"/>
     <hyperlink ref="C24" r:id="rId23"/>
     <hyperlink ref="C25" r:id="rId24"/>
     <hyperlink ref="C26" r:id="rId25"/>
     <hyperlink ref="C27" r:id="rId26"/>
     <hyperlink ref="C28" r:id="rId27"/>
     <hyperlink ref="C29" r:id="rId28"/>
     <hyperlink ref="C30" r:id="rId29"/>
     <hyperlink ref="C31" r:id="rId30"/>
-    <hyperlink ref="C32" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Standards</vt:lpstr>
     </vt:vector>