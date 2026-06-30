--- v3 (2026-05-01)
+++ v4 (2026-06-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Standards" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="140">
   <si>
     <t>Standard ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Sub-categories</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>Owner Email</t>
   </si>
   <si>
@@ -386,99 +386,93 @@
   <si>
     <t>Data Lifecycle, Data Governance</t>
   </si>
   <si>
     <t>Participant safeguarding in user research</t>
   </si>
   <si>
     <t>Safeguarding is the protection of a person’s health, wellbeing, and right to live in safety, free from harm, abuse and neglect.</t>
   </si>
   <si>
     <t>User Research</t>
   </si>
   <si>
     <t>Tom Adams</t>
   </si>
   <si>
     <t>tom.adams@education.gov.uk</t>
   </si>
   <si>
     <t>Personal Data Breach</t>
   </si>
   <si>
     <t>A data breach is where an unauthorised party gains access to sensitive, personal or confidential information, this may be via a security incident or accidental sharing of information.</t>
   </si>
   <si>
-    <t>Personal data handling in user research</t>
-[...4 lines deleted...]
-  <si>
     <t>Plain Language</t>
   </si>
   <si>
     <t>We use plain language to help people to understand the services and content we create and publish in DfE.</t>
   </si>
   <si>
     <t>Accessibility, Content Design</t>
   </si>
   <si>
     <t>Kerry Lyons</t>
   </si>
   <si>
     <t>kerry.lyons@education.gov.uk</t>
   </si>
   <si>
     <t>Service Management</t>
   </si>
   <si>
     <t>Service Management is defined as the management and implementation of digital and technology IT services that meet business needs through a set of best practices and collaboration between IT, processes, and people.</t>
   </si>
   <si>
     <t>IT Operations</t>
   </si>
   <si>
     <t>IT Service Management</t>
   </si>
   <si>
     <t>Angus Rae</t>
   </si>
   <si>
     <t>angus.rae@education.gov.uk</t>
   </si>
   <si>
     <t>Andy McBeath, Steve Goff, Ushma Gill</t>
   </si>
   <si>
     <t>andy.mcbeath@education.gov.uk, steven.goff@education.gov.uk, ushma.gill@education.gov.uk</t>
   </si>
   <si>
-    <t>Total number of standards: 30</t>
-[...2 lines deleted...]
-    <t>Date produced: 1 May 2026, 22:51</t>
+    <t>Total number of standards: 29</t>
+  </si>
+  <si>
+    <t>Date produced: 30 Jun 2026, 09:11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -825,56 +819,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-conformance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-statements" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/api-management" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/archiving-and-records-management" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/businessprocessnotation" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/business-process-tooling" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/cloud-hosting-platform" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/customer-relationship-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-and-information-risk-management" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-anonymisation-pseudonymisation-and-obfuscation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-backup-and-recovery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-classification" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-decommissioning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-ethics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-handling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-management" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-protection" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-quality" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-retention-and-disposal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/digital-product-branding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identitymanagementb2c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/managing-information-assets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/participant-safeguarding-in-user-research" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-breach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-handling-in-user-research" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/plain-language" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/service-management" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-conformance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/accessibility-statements" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/api-management" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/archiving-and-records-management" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/businessprocessnotation" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/business-process-tooling" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/cloud-hosting-platform" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/customer-relationship-management" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-and-information-risk-management" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-anonymisation-pseudonymisation-and-obfuscation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-backup-and-recovery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-classification" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-decommissioning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-ethics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-handling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-management" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-protection" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-quality" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-retention-and-disposal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/data-sharing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/digital-product-branding" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identitymanagementb2c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/identity-management-b2e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/managing-information-assets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/participant-safeguarding-in-user-research" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/personal-data-breach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/plain-language" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://standards.education.gov.uk/standard/service-management" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J33"/>
+  <dimension ref="A1:J32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="6" width="50" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1740,184 +1734,151 @@
       </c>
       <c r="D28" t="s">
         <v>124</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
         <v>37</v>
       </c>
       <c r="G28" t="s">
         <v>38</v>
       </c>
       <c r="H28" t="s">
         <v>39</v>
       </c>
       <c r="I28" t="s">
         <v>67</v>
       </c>
       <c r="J28" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>73</v>
+        <v>529</v>
       </c>
       <c r="B29" t="s">
         <v>125</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="I29" t="s">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="J29" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>529</v>
+        <v>84</v>
       </c>
       <c r="B30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="F30" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>23</v>
+        <v>135</v>
       </c>
       <c r="I30" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="J30" t="s">
-        <v>131</v>
-[...24 lines deleted...]
-      <c r="H31" t="s">
         <v>137</v>
       </c>
-      <c r="I31" t="s">
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="J31" t="s">
+      <c r="D32" s="1" t="s">
         <v>139</v>
-      </c>
-[...6 lines deleted...]
-        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
     <hyperlink ref="C4" r:id="rId3"/>
     <hyperlink ref="C5" r:id="rId4"/>
     <hyperlink ref="C6" r:id="rId5"/>
     <hyperlink ref="C7" r:id="rId6"/>
     <hyperlink ref="C8" r:id="rId7"/>
     <hyperlink ref="C9" r:id="rId8"/>
     <hyperlink ref="C10" r:id="rId9"/>
     <hyperlink ref="C11" r:id="rId10"/>
     <hyperlink ref="C12" r:id="rId11"/>
     <hyperlink ref="C13" r:id="rId12"/>
     <hyperlink ref="C14" r:id="rId13"/>
     <hyperlink ref="C15" r:id="rId14"/>
     <hyperlink ref="C16" r:id="rId15"/>
     <hyperlink ref="C17" r:id="rId16"/>
     <hyperlink ref="C18" r:id="rId17"/>
     <hyperlink ref="C19" r:id="rId18"/>
     <hyperlink ref="C20" r:id="rId19"/>
     <hyperlink ref="C21" r:id="rId20"/>
     <hyperlink ref="C22" r:id="rId21"/>
     <hyperlink ref="C23" r:id="rId22"/>
     <hyperlink ref="C24" r:id="rId23"/>
     <hyperlink ref="C25" r:id="rId24"/>
     <hyperlink ref="C26" r:id="rId25"/>
     <hyperlink ref="C27" r:id="rId26"/>
     <hyperlink ref="C28" r:id="rId27"/>
     <hyperlink ref="C29" r:id="rId28"/>
     <hyperlink ref="C30" r:id="rId29"/>
-    <hyperlink ref="C31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Standards</vt:lpstr>
     </vt:vector>