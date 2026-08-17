--- v4 (2026-06-30)
+++ v5 (2026-08-17)
@@ -428,51 +428,51 @@
   <si>
     <t>Service Management is defined as the management and implementation of digital and technology IT services that meet business needs through a set of best practices and collaboration between IT, processes, and people.</t>
   </si>
   <si>
     <t>IT Operations</t>
   </si>
   <si>
     <t>IT Service Management</t>
   </si>
   <si>
     <t>Angus Rae</t>
   </si>
   <si>
     <t>angus.rae@education.gov.uk</t>
   </si>
   <si>
     <t>Andy McBeath, Steve Goff, Ushma Gill</t>
   </si>
   <si>
     <t>andy.mcbeath@education.gov.uk, steven.goff@education.gov.uk, ushma.gill@education.gov.uk</t>
   </si>
   <si>
     <t>Total number of standards: 29</t>
   </si>
   <si>
-    <t>Date produced: 30 Jun 2026, 09:11</t>
+    <t>Date produced: 17 Aug 2026, 02:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>