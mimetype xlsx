--- v5 (2026-08-17)
+++ v6 (2026-10-01)
@@ -428,51 +428,51 @@
   <si>
     <t>Service Management is defined as the management and implementation of digital and technology IT services that meet business needs through a set of best practices and collaboration between IT, processes, and people.</t>
   </si>
   <si>
     <t>IT Operations</t>
   </si>
   <si>
     <t>IT Service Management</t>
   </si>
   <si>
     <t>Angus Rae</t>
   </si>
   <si>
     <t>angus.rae@education.gov.uk</t>
   </si>
   <si>
     <t>Andy McBeath, Steve Goff, Ushma Gill</t>
   </si>
   <si>
     <t>andy.mcbeath@education.gov.uk, steven.goff@education.gov.uk, ushma.gill@education.gov.uk</t>
   </si>
   <si>
     <t>Total number of standards: 29</t>
   </si>
   <si>
-    <t>Date produced: 17 Aug 2026, 02:46</t>
+    <t>Date produced: 1 Oct 2026, 22:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>